--- v1 (2026-08-18)
+++ v2 (2026-10-03)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="343" uniqueCount="144">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="351" uniqueCount="146">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -386,50 +386,56 @@
     <t>gjghfkkkfkh</t>
   </si>
   <si>
     <t>http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/16/indicacao_ariano_suassuna.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei que versa sobre a construção de uma academia das cidades no bairro de florestinha</t>
   </si>
   <si>
     <t>Ayrton Senna da Silva</t>
   </si>
   <si>
     <t>http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/21/lo_313_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre reconstrução de passeios</t>
   </si>
   <si>
     <t>http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/22/lo_313_2022.pdf</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>teste</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>Projeto para teste de relatoria.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>Machado de Assis</t>
   </si>
   <si>
     <t>http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/40/projeto_de_lei_01_2025.pdf</t>
   </si>
   <si>
     <t>Institui, no âmbito do Município de Parnamirim – PE, o Programa "Aluno Destaque", destinado ao incentivo e motivação para os estudos entre alunos da rede municipal de ensino fundamental</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>PR</t>
   </si>
@@ -790,56 +796,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/17/requerimento_ariano_suassuna.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/20/indicacao_ariano_suassuna.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/23/indicacao_cazuza.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/26/indicacao_cazuza.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/28/indicacao_cazuza.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/30/indicacao_cazuza.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/35/indicacao01.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/37/indicacao01.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/43/indicacao01.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/44/indicacao01.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/8/req_1.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/9/req_1.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/10/requiemetno_01.crdownload" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/15/requerimento_ariano_suassuna.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/18/requerimento_ariano_suassuna.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/19/requerimento_ariano_suassuna.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/24/requerimento_cazuza.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/25/requerimento_cazuza.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/27/requerimento_cazuza.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/29/requerimento_cazuza.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/31/requerimento_cazuza.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/33/requerimento_cazuza.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/34/req_1.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/36/req_1.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/38/requerimento_ariano_assinado.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/39/requerimento_ariano_assinado.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/41/req_1.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/42/req_1_1.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/14/dispoe_sobre_aditivo_ao_projeto_de_lei_assinado_1_1.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/16/indicacao_ariano_suassuna.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/21/lo_313_2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/22/lo_313_2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/40/projeto_de_lei_01_2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/50/relatorio-sessao-7-ordinaria-1-2026-2026-1-2025-20281256447285.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/17/requerimento_ariano_suassuna.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/20/indicacao_ariano_suassuna.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/23/indicacao_cazuza.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/26/indicacao_cazuza.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/28/indicacao_cazuza.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/30/indicacao_cazuza.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/35/indicacao01.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/37/indicacao01.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/43/indicacao01.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/44/indicacao01.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/8/req_1.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/9/req_1.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/10/requiemetno_01.crdownload" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/15/requerimento_ariano_suassuna.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/18/requerimento_ariano_suassuna.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/19/requerimento_ariano_suassuna.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/24/requerimento_cazuza.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/25/requerimento_cazuza.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/27/requerimento_cazuza.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/29/requerimento_cazuza.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/31/requerimento_cazuza.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/33/requerimento_cazuza.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/34/req_1.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/36/req_1.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/38/requerimento_ariano_assinado.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/39/requerimento_ariano_assinado.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/41/req_1.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/42/req_1_1.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/14/dispoe_sobre_aditivo_ao_projeto_de_lei_assinado_1_1.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/16/indicacao_ariano_suassuna.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/21/lo_313_2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/22/lo_313_2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/40/projeto_de_lei_01_2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/50/relatorio-sessao-7-ordinaria-1-2026-2026-1-2025-20281256447285.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H43"/>
+  <dimension ref="A1:H44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="53.42578125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="130.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -1830,190 +1836,217 @@
       </c>
       <c r="D39" t="s">
         <v>113</v>
       </c>
       <c r="E39" t="s">
         <v>114</v>
       </c>
       <c r="F39" t="s">
         <v>13</v>
       </c>
       <c r="G39" s="1" t="s">
         <v>38</v>
       </c>
       <c r="H39" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
         <v>125</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>10</v>
+        <v>33</v>
       </c>
       <c r="D40" t="s">
+        <v>113</v>
+      </c>
+      <c r="E40" t="s">
+        <v>114</v>
+      </c>
+      <c r="F40" t="s">
+        <v>119</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="H40" t="s">
         <v>126</v>
-      </c>
-[...10 lines deleted...]
-        <v>130</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>131</v>
+        <v>127</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
         <v>10</v>
       </c>
       <c r="D41" t="s">
+        <v>128</v>
+      </c>
+      <c r="E41" t="s">
+        <v>129</v>
+      </c>
+      <c r="F41" t="s">
+        <v>130</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="H41" t="s">
         <v>132</v>
-      </c>
-[...10 lines deleted...]
-        <v>135</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
+        <v>133</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>10</v>
+      </c>
+      <c r="D42" t="s">
+        <v>134</v>
+      </c>
+      <c r="E42" t="s">
+        <v>135</v>
+      </c>
+      <c r="F42" t="s">
         <v>136</v>
       </c>
-      <c r="B42" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G42" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="H42" t="s">
         <v>137</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
+        <v>138</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>17</v>
+      </c>
+      <c r="D43" t="s">
+        <v>134</v>
+      </c>
+      <c r="E43" t="s">
+        <v>135</v>
+      </c>
+      <c r="F43" t="s">
+        <v>136</v>
+      </c>
+      <c r="G43" s="1" t="s">
         <v>139</v>
       </c>
-      <c r="B43" t="s">
-[...2 lines deleted...]
-      <c r="C43" t="s">
+      <c r="H43" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>141</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
         <v>10</v>
       </c>
-      <c r="D43" t="s">
-[...5 lines deleted...]
-      <c r="F43" t="s">
+      <c r="D44" t="s">
         <v>142</v>
       </c>
-      <c r="G43" s="1" t="s">
+      <c r="E44" t="s">
+        <v>143</v>
+      </c>
+      <c r="F44" t="s">
+        <v>144</v>
+      </c>
+      <c r="G44" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="H43" t="s">
-        <v>143</v>
+      <c r="H44" t="s">
+        <v>145</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
     <hyperlink ref="G23" r:id="rId22"/>
     <hyperlink ref="G24" r:id="rId23"/>
     <hyperlink ref="G25" r:id="rId24"/>
     <hyperlink ref="G26" r:id="rId25"/>
     <hyperlink ref="G27" r:id="rId26"/>
     <hyperlink ref="G28" r:id="rId27"/>
     <hyperlink ref="G29" r:id="rId28"/>
     <hyperlink ref="G30" r:id="rId29"/>
     <hyperlink ref="G31" r:id="rId30"/>
     <hyperlink ref="G32" r:id="rId31"/>
     <hyperlink ref="G33" r:id="rId32"/>
     <hyperlink ref="G34" r:id="rId33"/>
     <hyperlink ref="G35" r:id="rId34"/>
     <hyperlink ref="G36" r:id="rId35"/>
     <hyperlink ref="G37" r:id="rId36"/>
     <hyperlink ref="G38" r:id="rId37"/>
     <hyperlink ref="G39" r:id="rId38"/>
     <hyperlink ref="G40" r:id="rId39"/>
     <hyperlink ref="G41" r:id="rId40"/>
     <hyperlink ref="G42" r:id="rId41"/>
     <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>