--- v0 (2026-07-04)
+++ v1 (2026-08-18)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="199" uniqueCount="90">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="343" uniqueCount="144">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -132,75 +132,117 @@
   <si>
     <t>30</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/30/indicacao_cazuza.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa Diretora da Câmara Municipal de Vereadores de Modelândia, Estado de Pernambuco, que seja encaminhado ofício ao Prefeito do Município, Exmo.". Sr. Alan Turing, solicitando que seja providenciada a INSTALAÇÃO DE UMA CISTERNA COMUNITÁRIA Comunidade de Florestinha.</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>http://sapl.slconsultoria.inf.br/media/</t>
   </si>
   <si>
     <t>Indico à Mesa Diretora da Câmara Municipal de Vereadores de Modelândia, que seja encaminhado ofício ao Prefeito do Município, Exmo.". Sr. Alan Turing, solicitando que seja providenciada a INSTALAÇÃO DE UMA CISTERNA COMUNITÁRIA Comunidade de Florestinha.</t>
   </si>
   <si>
+    <t>35</t>
+  </si>
+  <si>
     <t>8</t>
   </si>
   <si>
+    <t>Marco Maciel</t>
+  </si>
+  <si>
+    <t>http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/35/indicacao01.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Mesa Diretora da Câmara Municipal de Vereadores de modelândia, Estado de Pernambuco, Casa Alan Turing, ouvido o Plenário na forma regimental, de acordo com o Art. 109, do Regimento Interno desta Casa de Leis, que seja encaminhado ofício ao Prefeito do Município Exrn". Sr. Alan Turing, solicitando que seja providenciado PROJETO DE LEI que disponha da obrigatoriedade de ser cantado o HINO NACIONAL, HINO DE PERNAMBUCO e o HINO Modelândia nas Escolas Municipais, públicas e privadas.</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>Miguel Arraes</t>
+  </si>
+  <si>
+    <t>http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/37/indicacao01.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Mesa Diretora da Câmara Municipal de Vereadores de modelândia, Estado de Pernambuco, Casa Alan Turing, ouvido o Plenário na forma regimental, de acordo com o Art. 109, do Regimento Interno desta Casa de Leis, que seja encaminhado ofício ao Prefeito do Município Exrn". Sr. Alan Turing, solicitando que seja providenciado PROJETO DE LEI que disponha da obrigatoriedade de ser cantado o HINO NACIONAL, HINO DE PERNAMBUCO e o HINO Modelândia nas Escolas Municipais, públicas e privadas</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>Cecília Meireles</t>
+  </si>
+  <si>
+    <t>http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/43/indicacao01.pdf</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>Chaplin Chaplin</t>
+  </si>
+  <si>
+    <t>http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/44/indicacao01.pdf</t>
+  </si>
+  <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>Miguel Arraes</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/8/req_1.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora, depois de ouvido o plenário e cumpridas às formalidades regimentais, que seja feito veemente apelo ao Excelentíssimo Senhor prefeito do município Modelândia-PE, no sentido de que seja construído uma Academia da Cidades em Florestinha.</t>
   </si>
   <si>
-    <t>9</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/9/req_1.pdf</t>
-  </si>
-[...1 lines deleted...]
-    <t>10</t>
   </si>
   <si>
     <t>http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/10/requiemetno_01.crdownload</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>cxvbmxfm</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/15/requerimento_ariano_suassuna.pdf</t>
   </si>
   <si>
     <t>Requerimento que solicita pavimentação da via de acesso a creche bem estar e dar outras providências</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/18/requerimento_ariano_suassuna.pdf</t>
   </si>
@@ -217,114 +259,234 @@
   <si>
     <t>Requeiro a Mesa Diretora,teste</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/24/requerimento_cazuza.pdf</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/25/requerimento_cazuza.pdf</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/27/requerimento_cazuza.pdf</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>11</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/29/requerimento_cazuza.pdf</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/31/requerimento_cazuza.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora, que seja feito veemente apelo ao Excelentíssimo Senhor prefeito do município Modelândia-PE, no sentido de que seja construído uma Academia da Cidades em Florestinha.</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/33/requerimento_cazuza.pdf</t>
   </si>
   <si>
+    <t>34</t>
+  </si>
+  <si>
     <t>14</t>
   </si>
   <si>
+    <t>http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/34/req_1.pdf</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/36/req_1.pdf</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/38/requerimento_ariano_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Assunto: Requeiro a  Prefeitura Municipal de Modelândia, solicitando melhoria na segurança na Vila do Chaves, em virtude do aumento dos furtos na localidade.</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/39/requerimento_ariano_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro a mesa, cumpridas as formalidades legais e regimentais, que seja enviado ofício a Prefeitura Municipal de Modelândia, solicitando melhoria na segurança na Vila do Chaves, em virtude do aumento dos furtos na localidade.</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/41/req_1.pdf</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/42/req_1_1.pdf</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>Requerimento teste para Verificação do programa Painel.</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>Requer que seja melhorado o abastecimento de água na vila do Chaves</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>Requer a melhoria de segurança na Vila do Chaves</t>
+  </si>
+  <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/14/dispoe_sobre_aditivo_ao_projeto_de_lei_assinado_1_1.pdf</t>
   </si>
   <si>
     <t>gjghfkkkfkh</t>
   </si>
   <si>
-    <t>16</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/16/indicacao_ariano_suassuna.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei que versa sobre a construção de uma academia das cidades no bairro de florestinha</t>
   </si>
   <si>
-    <t>21</t>
-[...1 lines deleted...]
-  <si>
     <t>Ayrton Senna da Silva</t>
   </si>
   <si>
     <t>http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/21/lo_313_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre reconstrução de passeios</t>
   </si>
   <si>
-    <t>22</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/22/lo_313_2022.pdf</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>teste</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>PLL</t>
+  </si>
+  <si>
+    <t>Projeto de Lei do Legislativo</t>
+  </si>
+  <si>
+    <t>Machado de Assis</t>
+  </si>
+  <si>
+    <t>http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/40/projeto_de_lei_01_2025.pdf</t>
+  </si>
+  <si>
+    <t>Institui, no âmbito do Município de Parnamirim – PE, o Programa "Aluno Destaque", destinado ao incentivo e motivação para os estudos entre alunos da rede municipal de ensino fundamental</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>PR</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução</t>
+  </si>
+  <si>
+    <t>Ariano  Suassuna, Cazuza, Cecília Meireles, Chaplin Chaplin</t>
+  </si>
+  <si>
+    <t>EMENTA TESTE</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/50/relatorio-sessao-7-ordinaria-1-2026-2026-1-2025-20281256447285.pdf</t>
+  </si>
+  <si>
+    <t>ementa teste.</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>DISPE</t>
+  </si>
+  <si>
+    <t>DISPENSA DE ATA</t>
+  </si>
+  <si>
+    <t>PLENÁRIO - PLEN</t>
+  </si>
+  <si>
+    <t>DISPENSA DA LEITURA DA ATA DA SESSÃO ANTERIOR</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -628,68 +790,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/17/requerimento_ariano_suassuna.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/20/indicacao_ariano_suassuna.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/23/indicacao_cazuza.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/26/indicacao_cazuza.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/28/indicacao_cazuza.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/30/indicacao_cazuza.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/8/req_1.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/9/req_1.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/10/requiemetno_01.crdownload" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/15/requerimento_ariano_suassuna.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/18/requerimento_ariano_suassuna.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/19/requerimento_ariano_suassuna.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/24/requerimento_cazuza.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/25/requerimento_cazuza.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/27/requerimento_cazuza.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/29/requerimento_cazuza.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/31/requerimento_cazuza.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/33/requerimento_cazuza.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/14/dispoe_sobre_aditivo_ao_projeto_de_lei_assinado_1_1.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/16/indicacao_ariano_suassuna.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/21/lo_313_2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/22/lo_313_2022.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/17/requerimento_ariano_suassuna.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/20/indicacao_ariano_suassuna.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/23/indicacao_cazuza.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/26/indicacao_cazuza.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/28/indicacao_cazuza.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/30/indicacao_cazuza.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/35/indicacao01.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/37/indicacao01.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/43/indicacao01.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/44/indicacao01.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/8/req_1.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/9/req_1.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/10/requiemetno_01.crdownload" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/15/requerimento_ariano_suassuna.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/18/requerimento_ariano_suassuna.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/19/requerimento_ariano_suassuna.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/24/requerimento_cazuza.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/25/requerimento_cazuza.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/27/requerimento_cazuza.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/29/requerimento_cazuza.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/31/requerimento_cazuza.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/33/requerimento_cazuza.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/34/req_1.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/36/req_1.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/38/requerimento_ariano_assinado.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/39/requerimento_ariano_assinado.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/41/req_1.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/42/req_1_1.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/14/dispoe_sobre_aditivo_ao_projeto_de_lei_assinado_1_1.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/16/indicacao_ariano_suassuna.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/21/lo_313_2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/22/lo_313_2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/40/projeto_de_lei_01_2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/sapl/public/materialegislativa/2026/50/relatorio-sessao-7-ordinaria-1-2026-2026-1-2025-20281256447285.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.slconsultoria.inf.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H25"/>
+  <dimension ref="A1:H43"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="20" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="123" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="53.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="130.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -865,507 +1027,993 @@
       </c>
       <c r="D8" t="s">
         <v>11</v>
       </c>
       <c r="E8" t="s">
         <v>12</v>
       </c>
       <c r="F8" t="s">
         <v>22</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>38</v>
       </c>
       <c r="H8" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
         <v>40</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>10</v>
+        <v>41</v>
       </c>
       <c r="D9" t="s">
-        <v>41</v>
+        <v>11</v>
       </c>
       <c r="E9" t="s">
+        <v>12</v>
+      </c>
+      <c r="F9" t="s">
         <v>42</v>
       </c>
-      <c r="F9" t="s">
+      <c r="G9" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="G9" s="1" t="s">
+      <c r="H9" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
+        <v>45</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
         <v>46</v>
       </c>
-      <c r="B10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D10" t="s">
-        <v>41</v>
+        <v>11</v>
       </c>
       <c r="E10" t="s">
-        <v>42</v>
+        <v>12</v>
       </c>
       <c r="F10" t="s">
-        <v>13</v>
+        <v>47</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="H10" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>21</v>
+        <v>51</v>
       </c>
       <c r="D11" t="s">
-        <v>41</v>
+        <v>11</v>
       </c>
       <c r="E11" t="s">
-        <v>42</v>
+        <v>12</v>
       </c>
       <c r="F11" t="s">
-        <v>13</v>
+        <v>52</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="H11" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>26</v>
+        <v>55</v>
       </c>
       <c r="D12" t="s">
-        <v>41</v>
+        <v>11</v>
       </c>
       <c r="E12" t="s">
-        <v>42</v>
+        <v>12</v>
       </c>
       <c r="F12" t="s">
-        <v>13</v>
+        <v>56</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>38</v>
+        <v>57</v>
       </c>
       <c r="H12" t="s">
-        <v>51</v>
+        <v>44</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>52</v>
+        <v>41</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D13" t="s">
-        <v>41</v>
+        <v>58</v>
       </c>
       <c r="E13" t="s">
-        <v>42</v>
+        <v>59</v>
       </c>
       <c r="F13" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="H13" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>55</v>
+        <v>46</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="D14" t="s">
-        <v>41</v>
+        <v>58</v>
       </c>
       <c r="E14" t="s">
-        <v>42</v>
+        <v>59</v>
       </c>
       <c r="F14" t="s">
         <v>13</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="H14" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>58</v>
+        <v>51</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>37</v>
+        <v>21</v>
       </c>
       <c r="D15" t="s">
-        <v>41</v>
+        <v>58</v>
       </c>
       <c r="E15" t="s">
-        <v>42</v>
+        <v>59</v>
       </c>
       <c r="F15" t="s">
         <v>13</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="H15" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="D16" t="s">
-        <v>41</v>
+        <v>58</v>
       </c>
       <c r="E16" t="s">
-        <v>42</v>
+        <v>59</v>
       </c>
       <c r="F16" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>62</v>
+        <v>38</v>
       </c>
       <c r="H16" t="s">
-        <v>57</v>
+        <v>65</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>46</v>
+        <v>30</v>
       </c>
       <c r="D17" t="s">
-        <v>41</v>
+        <v>58</v>
       </c>
       <c r="E17" t="s">
-        <v>42</v>
+        <v>59</v>
       </c>
       <c r="F17" t="s">
-        <v>22</v>
+        <v>47</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="H17" t="s">
-        <v>57</v>
+        <v>68</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>48</v>
+        <v>33</v>
       </c>
       <c r="D18" t="s">
-        <v>41</v>
+        <v>58</v>
       </c>
       <c r="E18" t="s">
-        <v>42</v>
+        <v>59</v>
       </c>
       <c r="F18" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="H18" t="s">
-        <v>57</v>
+        <v>71</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>68</v>
+        <v>37</v>
       </c>
       <c r="D19" t="s">
-        <v>41</v>
+        <v>58</v>
       </c>
       <c r="E19" t="s">
-        <v>42</v>
+        <v>59</v>
       </c>
       <c r="F19" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="H19" t="s">
-        <v>57</v>
+        <v>74</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>71</v>
+        <v>41</v>
       </c>
       <c r="D20" t="s">
-        <v>41</v>
+        <v>58</v>
       </c>
       <c r="E20" t="s">
-        <v>42</v>
+        <v>59</v>
       </c>
       <c r="F20" t="s">
         <v>22</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="H20" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="D21" t="s">
-        <v>41</v>
+        <v>58</v>
       </c>
       <c r="E21" t="s">
-        <v>42</v>
+        <v>59</v>
       </c>
       <c r="F21" t="s">
         <v>22</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="H21" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>10</v>
+        <v>51</v>
       </c>
       <c r="D22" t="s">
-        <v>77</v>
+        <v>58</v>
       </c>
       <c r="E22" t="s">
-        <v>78</v>
+        <v>59</v>
+      </c>
+      <c r="F22" t="s">
+        <v>22</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="H22" t="s">
-        <v>80</v>
+        <v>71</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
         <v>81</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>17</v>
+        <v>55</v>
       </c>
       <c r="D23" t="s">
-        <v>77</v>
+        <v>58</v>
       </c>
       <c r="E23" t="s">
-        <v>78</v>
+        <v>59</v>
       </c>
       <c r="F23" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>82</v>
       </c>
       <c r="H23" t="s">
-        <v>83</v>
+        <v>71</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
+        <v>83</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
         <v>84</v>
       </c>
-      <c r="B24" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D24" t="s">
-        <v>77</v>
+        <v>58</v>
       </c>
       <c r="E24" t="s">
-        <v>78</v>
+        <v>59</v>
       </c>
       <c r="F24" t="s">
+        <v>22</v>
+      </c>
+      <c r="G24" s="1" t="s">
         <v>85</v>
       </c>
-      <c r="G24" s="1" t="s">
+      <c r="H24" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
+        <v>87</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>64</v>
+      </c>
+      <c r="D25" t="s">
+        <v>58</v>
+      </c>
+      <c r="E25" t="s">
+        <v>59</v>
+      </c>
+      <c r="F25" t="s">
+        <v>22</v>
+      </c>
+      <c r="G25" s="1" t="s">
         <v>88</v>
       </c>
-      <c r="B25" t="s">
-[...2 lines deleted...]
-      <c r="C25" t="s">
+      <c r="H25" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>89</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>90</v>
+      </c>
+      <c r="D26" t="s">
+        <v>58</v>
+      </c>
+      <c r="E26" t="s">
+        <v>59</v>
+      </c>
+      <c r="F26" t="s">
+        <v>47</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="H26" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>92</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>66</v>
+      </c>
+      <c r="D27" t="s">
+        <v>58</v>
+      </c>
+      <c r="E27" t="s">
+        <v>59</v>
+      </c>
+      <c r="F27" t="s">
+        <v>47</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="H27" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>94</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>95</v>
+      </c>
+      <c r="D28" t="s">
+        <v>58</v>
+      </c>
+      <c r="E28" t="s">
+        <v>59</v>
+      </c>
+      <c r="F28" t="s">
+        <v>13</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="H28" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>98</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>8</v>
+      </c>
+      <c r="D29" t="s">
+        <v>58</v>
+      </c>
+      <c r="E29" t="s">
+        <v>59</v>
+      </c>
+      <c r="F29" t="s">
+        <v>13</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="H29" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>101</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>69</v>
+      </c>
+      <c r="D30" t="s">
+        <v>58</v>
+      </c>
+      <c r="E30" t="s">
+        <v>59</v>
+      </c>
+      <c r="F30" t="s">
+        <v>13</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="H30" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>103</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>72</v>
+      </c>
+      <c r="D31" t="s">
+        <v>58</v>
+      </c>
+      <c r="E31" t="s">
+        <v>59</v>
+      </c>
+      <c r="F31" t="s">
+        <v>22</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="H31" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>105</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>16</v>
+      </c>
+      <c r="D32" t="s">
+        <v>58</v>
+      </c>
+      <c r="E32" t="s">
+        <v>59</v>
+      </c>
+      <c r="F32" t="s">
+        <v>22</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="H32" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>107</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>108</v>
+      </c>
+      <c r="D33" t="s">
+        <v>58</v>
+      </c>
+      <c r="E33" t="s">
+        <v>59</v>
+      </c>
+      <c r="F33" t="s">
+        <v>13</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="H33" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>110</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>111</v>
+      </c>
+      <c r="D34" t="s">
+        <v>58</v>
+      </c>
+      <c r="E34" t="s">
+        <v>59</v>
+      </c>
+      <c r="F34" t="s">
+        <v>56</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="H34" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>90</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>10</v>
+      </c>
+      <c r="D35" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" t="s">
+        <v>114</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="H35" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>95</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>17</v>
+      </c>
+      <c r="D36" t="s">
+        <v>113</v>
+      </c>
+      <c r="E36" t="s">
+        <v>114</v>
+      </c>
+      <c r="F36" t="s">
+        <v>47</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="H36" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>108</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>21</v>
+      </c>
+      <c r="D37" t="s">
+        <v>113</v>
+      </c>
+      <c r="E37" t="s">
+        <v>114</v>
+      </c>
+      <c r="F37" t="s">
+        <v>119</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="H37" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>111</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
         <v>26</v>
       </c>
-      <c r="D25" t="s">
-[...12 lines deleted...]
-        <v>87</v>
+      <c r="D38" t="s">
+        <v>113</v>
+      </c>
+      <c r="E38" t="s">
+        <v>114</v>
+      </c>
+      <c r="F38" t="s">
+        <v>119</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="H38" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>123</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>30</v>
+      </c>
+      <c r="D39" t="s">
+        <v>113</v>
+      </c>
+      <c r="E39" t="s">
+        <v>114</v>
+      </c>
+      <c r="F39" t="s">
+        <v>13</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="H39" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>125</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>10</v>
+      </c>
+      <c r="D40" t="s">
+        <v>126</v>
+      </c>
+      <c r="E40" t="s">
+        <v>127</v>
+      </c>
+      <c r="F40" t="s">
+        <v>128</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="H40" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>131</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>10</v>
+      </c>
+      <c r="D41" t="s">
+        <v>132</v>
+      </c>
+      <c r="E41" t="s">
+        <v>133</v>
+      </c>
+      <c r="F41" t="s">
+        <v>134</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="H41" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>136</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>17</v>
+      </c>
+      <c r="D42" t="s">
+        <v>132</v>
+      </c>
+      <c r="E42" t="s">
+        <v>133</v>
+      </c>
+      <c r="F42" t="s">
+        <v>134</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="H42" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>139</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>10</v>
+      </c>
+      <c r="D43" t="s">
+        <v>140</v>
+      </c>
+      <c r="E43" t="s">
+        <v>141</v>
+      </c>
+      <c r="F43" t="s">
+        <v>142</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="H43" t="s">
+        <v>143</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
     <hyperlink ref="G23" r:id="rId22"/>
     <hyperlink ref="G24" r:id="rId23"/>
     <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>